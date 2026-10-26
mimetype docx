--- v0 (2025-10-29)
+++ v1 (2026-10-26)
@@ -8,173 +8,193 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="008222AB" w:rsidR="00CE39B7" w:rsidP="18F50981" w:rsidRDefault="00CE39B7" w14:paraId="2C3B9F25" w14:textId="3A5A5DB5">
+    <w:p w:rsidRPr="008222AB" w:rsidR="00CE39B7" w:rsidP="18F50981" w:rsidRDefault="00CE39B7" w14:paraId="2C3B9F25" w14:textId="759D9849">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="002060"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="18F50981" w:rsidR="00CE39B7">
+      <w:r w:rsidRPr="14746851" w:rsidR="00CE39B7">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="002060"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Duty of Candour </w:t>
       </w:r>
-      <w:r w:rsidRPr="18F50981" w:rsidR="00CE39B7">
+      <w:r w:rsidRPr="14746851" w:rsidR="00CE39B7">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="002060"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual </w:t>
       </w:r>
-      <w:r w:rsidRPr="18F50981" w:rsidR="00CE39B7">
+      <w:r w:rsidRPr="14746851" w:rsidR="00CE39B7">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="002060"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Report</w:t>
       </w:r>
-      <w:r w:rsidRPr="18F50981" w:rsidR="00CE39B7">
+      <w:r w:rsidRPr="14746851" w:rsidR="00CE39B7">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="002060"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
-      <w:r w:rsidRPr="18F50981" w:rsidR="72BD2262">
+      <w:r w:rsidRPr="14746851" w:rsidR="72BD2262">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="002060"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>24</w:t>
+        <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="18F50981" w:rsidR="00CE39B7">
+      <w:r w:rsidRPr="14746851" w:rsidR="6AC70CEC">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="14746851" w:rsidR="00CE39B7">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="002060"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>/20</w:t>
       </w:r>
-      <w:r w:rsidRPr="18F50981" w:rsidR="0D4DA7D9">
+      <w:r w:rsidRPr="14746851" w:rsidR="0D4DA7D9">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="002060"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>25</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="14746851" w:rsidR="4EE91E9F">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008A3780" w:rsidR="00CE39B7" w:rsidP="00CE39B7" w:rsidRDefault="00CE39B7" w14:paraId="06552703" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A3780">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Every healthcare professional must be open and honest with patients when something that goes wrong with their treatment or care causes, or has the potential to cause, harm or distress. Services must tell the patient, apologise, offer appropriate remedy or support and fully explain the effects to the patient. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008A3780" w:rsidR="00CE39B7" w:rsidP="00CE39B7" w:rsidRDefault="00CE39B7" w14:paraId="0BC64608" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A3780">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">As part of our responsibilities, we must produce an annual report to provide a summary of the number of times we have trigger duty of Candour within our service. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9924" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3545"/>
         <w:gridCol w:w="2951"/>
         <w:gridCol w:w="3428"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00974A75" w:rsidR="00CE39B7" w:rsidTr="18F50981" w14:paraId="5650379E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00974A75" w:rsidR="00CE39B7" w:rsidTr="14746851" w14:paraId="5650379E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3545" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00CE39B7" w:rsidP="00A51E9C" w:rsidRDefault="00CE39B7" w14:paraId="50794D43" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00CE39B7" w:rsidP="00A51E9C" w:rsidRDefault="00CE39B7" w14:paraId="5895F18F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00974A75">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -200,51 +220,51 @@
           <w:p w:rsidR="00CE39B7" w:rsidP="00A51E9C" w:rsidRDefault="00CE39B7" w14:paraId="1DECAE41" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRPr="00974A75" w:rsidR="00CE39B7" w:rsidP="00A51E9C" w:rsidRDefault="00CE39B7" w14:paraId="1BE5B4A7" w14:textId="35EE4A6E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Heal Physiotherapy Limited, 14 Dudhope Street, Dundee, DD1 1JU</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00974A75" w:rsidR="00CE39B7" w:rsidTr="18F50981" w14:paraId="25A1E573" w14:textId="77777777">
+      <w:tr w:rsidRPr="00974A75" w:rsidR="00CE39B7" w:rsidTr="14746851" w14:paraId="25A1E573" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3545" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00CE39B7" w:rsidP="00A51E9C" w:rsidRDefault="00CE39B7" w14:paraId="5E729724" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00CE39B7" w:rsidP="00A51E9C" w:rsidRDefault="00CE39B7" w14:paraId="6D1D2BBF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -253,68 +273,75 @@
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00974A75" w:rsidR="00CE39B7" w:rsidP="00A51E9C" w:rsidRDefault="00CE39B7" w14:paraId="13243F44" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="18F50981" w:rsidP="18F50981" w:rsidRDefault="18F50981" w14:paraId="53FC0366" w14:textId="0F7BADF5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00974A75" w:rsidR="00CE39B7" w:rsidP="00A51E9C" w:rsidRDefault="00CE39B7" w14:paraId="709BD75C" w14:textId="084453F0">
-[...11 lines deleted...]
-              <w:t>20/05/2025</w:t>
+          <w:p w:rsidRPr="00974A75" w:rsidR="00CE39B7" w:rsidP="00A51E9C" w:rsidRDefault="00CE39B7" w14:paraId="709BD75C" w14:textId="6ED0C6D2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="14746851" w:rsidR="6BD90D06">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20/05/202</w:t>
+            </w:r>
+            <w:r w:rsidRPr="14746851" w:rsidR="1FCF479C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00974A75" w:rsidR="00CE39B7" w:rsidTr="18F50981" w14:paraId="04352363" w14:textId="77777777">
+      <w:tr w:rsidRPr="00974A75" w:rsidR="00CE39B7" w:rsidTr="14746851" w14:paraId="04352363" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3545" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00CE39B7" w:rsidP="00A51E9C" w:rsidRDefault="00CE39B7" w14:paraId="4EEC3E86" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00974A75">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">How have you </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -452,51 +479,51 @@
           </w:p>
           <w:p w:rsidRPr="00974A75" w:rsidR="00CE39B7" w:rsidP="00A51E9C" w:rsidRDefault="00CE39B7" w14:paraId="4688ABD7" w14:textId="0C059FE1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="18F50981" w:rsidR="00CE39B7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Included in Induction</w:t>
             </w:r>
             <w:r w:rsidRPr="18F50981" w:rsidR="1A858E57">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> for new members of staff</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00974A75" w:rsidR="00CE39B7" w:rsidTr="18F50981" w14:paraId="45529C2D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00974A75" w:rsidR="00CE39B7" w:rsidTr="14746851" w14:paraId="45529C2D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3545" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00974A75" w:rsidR="00CE39B7" w:rsidP="00A51E9C" w:rsidRDefault="00CE39B7" w14:paraId="059B3CFF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00974A75">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Do you have a Duty of Candour Policy or written </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -505,105 +532,108 @@
             <w:r w:rsidRPr="00974A75">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>procedure?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2951" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00243572" w:rsidR="00CE39B7" w:rsidP="00A51E9C" w:rsidRDefault="00CE39B7" w14:paraId="2F7FC6AC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00243572" w:rsidR="00CE39B7" w:rsidP="00A51E9C" w:rsidRDefault="00CE39B7" w14:paraId="53F58BA0" w14:textId="77777777">
+          <w:p w:rsidRPr="00243572" w:rsidR="00CE39B7" w:rsidP="14746851" w:rsidRDefault="00CE39B7" w14:paraId="53F58BA0" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...11 lines deleted...]
-                <w:highlight w:val="green"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="14746851" w:rsidR="00CE39B7">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00974A75" w:rsidR="00CE39B7" w:rsidP="00A51E9C" w:rsidRDefault="00CE39B7" w14:paraId="0DFA5C7C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3428" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00974A75" w:rsidR="00CE39B7" w:rsidP="00A51E9C" w:rsidRDefault="00CE39B7" w14:paraId="58BAAEFA" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00974A75" w:rsidR="00CE39B7" w:rsidP="00A51E9C" w:rsidRDefault="00CE39B7" w14:paraId="0CD793ED" w14:textId="77777777">
+          <w:p w:rsidRPr="00974A75" w:rsidR="00CE39B7" w:rsidP="14746851" w:rsidRDefault="00CE39B7" w14:paraId="0CD793ED" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:strike w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="14746851" w:rsidR="00CE39B7">
+              <w:rPr>
+                <w:strike w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00CE39B7" w:rsidP="00CE39B7" w:rsidRDefault="00CE39B7" w14:paraId="0D3E4337" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9924" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6522"/>
         <w:gridCol w:w="3402"/>
       </w:tblGrid>
       <w:tr w:rsidRPr="00D43173" w:rsidR="00CE39B7" w:rsidTr="18F50981" w14:paraId="456E5A17" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9924" w:type="dxa"/>
@@ -1944,195 +1974,217 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="8521" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4260"/>
       <w:gridCol w:w="4261"/>
     </w:tblGrid>
-    <w:tr w:rsidRPr="0078361B" w:rsidR="00243572" w:rsidTr="282EF03F" w14:paraId="19A44CD5" w14:textId="77777777">
+    <w:tr w:rsidRPr="0078361B" w:rsidR="00243572" w:rsidTr="3B96821E" w14:paraId="19A44CD5" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4260" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tcBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcMar/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w:rsidRPr="0078361B" w:rsidR="00243572" w:rsidP="00243572" w:rsidRDefault="00243572" w14:paraId="380AA888" w14:textId="0F953FEE">
           <w:pPr>
             <w:pStyle w:val="NoSpacing"/>
           </w:pPr>
           <w:r>
             <w:t>Duty of Candour Annual Report</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4261" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tcBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcMar/>
         </w:tcPr>
         <w:p w:rsidRPr="0078361B" w:rsidR="00243572" w:rsidP="00243572" w:rsidRDefault="00243572" w14:paraId="0BF03816" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="NoSpacing"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidRPr="0078361B" w:rsidR="00243572" w:rsidTr="282EF03F" w14:paraId="1E4C3427" w14:textId="77777777">
+    <w:tr w:rsidRPr="0078361B" w:rsidR="00243572" w:rsidTr="3B96821E" w14:paraId="1E4C3427" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4260" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tcBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcMar/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w:rsidRPr="0078361B" w:rsidR="00243572" w:rsidP="00243572" w:rsidRDefault="282EF03F" w14:paraId="4F243AA1" w14:textId="544549B0">
           <w:pPr>
             <w:pStyle w:val="NoSpacing"/>
           </w:pPr>
           <w:r>
             <w:t>Version DCAR2</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4261" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tcBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcMar/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w:rsidRPr="0078361B" w:rsidR="00243572" w:rsidP="00243572" w:rsidRDefault="00243572" w14:paraId="3BEA159E" w14:textId="0551EABC">
+        <w:p w:rsidRPr="0078361B" w:rsidR="00243572" w:rsidP="00243572" w:rsidRDefault="00243572" w14:paraId="3BEA159E" w14:textId="370E73D1">
           <w:pPr>
             <w:pStyle w:val="NoSpacing"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidR="4BF6093D">
+            <w:rPr/>
             <w:t xml:space="preserve">Version </w:t>
           </w:r>
-          <w:r w:rsidRPr="0078361B">
+          <w:r w:rsidR="4BF6093D">
+            <w:rPr/>
             <w:t xml:space="preserve">Date </w:t>
           </w:r>
-          <w:r>
-            <w:t>18/10/2021</w:t>
+          <w:r w:rsidR="3B96821E">
+            <w:rPr/>
+            <w:t>20/05/26</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidRPr="0078361B" w:rsidR="00243572" w:rsidTr="282EF03F" w14:paraId="7CB7772A" w14:textId="77777777">
+    <w:tr w:rsidRPr="0078361B" w:rsidR="00243572" w:rsidTr="3B96821E" w14:paraId="7CB7772A" w14:textId="77777777">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4260" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tcBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcMar/>
         </w:tcPr>
         <w:p w:rsidRPr="0078361B" w:rsidR="00243572" w:rsidP="00243572" w:rsidRDefault="00243572" w14:paraId="6C798944" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="NoSpacing"/>
           </w:pPr>
           <w:r w:rsidRPr="0078361B">
             <w:t>Signed:</w:t>
           </w:r>
           <w:r w:rsidRPr="0078361B">
             <w:tab/>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r>
             <w:t>esig</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r>
             <w:t xml:space="preserve"> Lynne Falconer</w:t>
           </w:r>
         </w:p>
         <w:p w:rsidRPr="0078361B" w:rsidR="00243572" w:rsidP="00243572" w:rsidRDefault="00243572" w14:paraId="0D93F263" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="NoSpacing"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4261" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tcBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcMar/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w:rsidRPr="0078361B" w:rsidR="00243572" w:rsidP="00243572" w:rsidRDefault="282EF03F" w14:paraId="7FC67D07" w14:textId="6135D1F6">
+        <w:p w:rsidRPr="0078361B" w:rsidR="00243572" w:rsidP="3B96821E" w:rsidRDefault="282EF03F" w14:paraId="7FC67D07" w14:textId="6AF4FD04">
           <w:pPr>
             <w:pStyle w:val="NoSpacing"/>
+            <w:suppressLineNumbers w:val="0"/>
+            <w:bidi w:val="0"/>
+            <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="0" w:right="0"/>
+            <w:jc w:val="left"/>
           </w:pPr>
-          <w:r>
-            <w:t>Review Date ongoing – Slight change 20.05.25</w:t>
+          <w:r w:rsidR="5482014C">
+            <w:rPr/>
+            <w:t xml:space="preserve">Review Date </w:t>
+          </w:r>
+          <w:r w:rsidR="3B96821E">
+            <w:rPr/>
+            <w:t>annually</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="00D36FC6" w:rsidRDefault="00D36FC6" w14:paraId="27535AAB" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="002151CB" w:rsidP="00CE39B7" w:rsidRDefault="002151CB" w14:paraId="1E4D810E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
@@ -2227,74 +2279,83 @@
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CE39B7"/>
     <w:rsid w:val="000517EC"/>
     <w:rsid w:val="002151CB"/>
     <w:rsid w:val="00243572"/>
     <w:rsid w:val="002B0E07"/>
     <w:rsid w:val="00833547"/>
     <w:rsid w:val="008A4E5F"/>
     <w:rsid w:val="00A54FCE"/>
     <w:rsid w:val="00CA3F6C"/>
     <w:rsid w:val="00CE39B7"/>
     <w:rsid w:val="00D36FC6"/>
     <w:rsid w:val="0168AAA7"/>
     <w:rsid w:val="07F5047F"/>
     <w:rsid w:val="0C7055BA"/>
+    <w:rsid w:val="0CECC8C4"/>
     <w:rsid w:val="0D4DA7D9"/>
     <w:rsid w:val="0E3668B8"/>
     <w:rsid w:val="113B0FAE"/>
     <w:rsid w:val="1214EEBA"/>
     <w:rsid w:val="12C593D1"/>
+    <w:rsid w:val="14746851"/>
     <w:rsid w:val="14D572D8"/>
     <w:rsid w:val="17A23886"/>
     <w:rsid w:val="1810D047"/>
     <w:rsid w:val="18F50981"/>
     <w:rsid w:val="1A858E57"/>
+    <w:rsid w:val="1FCF479C"/>
     <w:rsid w:val="20CA6914"/>
+    <w:rsid w:val="229BE638"/>
     <w:rsid w:val="282EF03F"/>
     <w:rsid w:val="2DC56B9C"/>
     <w:rsid w:val="371E7E65"/>
+    <w:rsid w:val="3B96821E"/>
     <w:rsid w:val="4388AD4F"/>
     <w:rsid w:val="45D18C7D"/>
+    <w:rsid w:val="4BF6093D"/>
+    <w:rsid w:val="4EE91E9F"/>
+    <w:rsid w:val="5482014C"/>
     <w:rsid w:val="558F66D8"/>
     <w:rsid w:val="562FD34D"/>
     <w:rsid w:val="5A66EC1E"/>
     <w:rsid w:val="5AA4ACFA"/>
     <w:rsid w:val="5B4D529D"/>
     <w:rsid w:val="5B5E24E8"/>
     <w:rsid w:val="652250A2"/>
     <w:rsid w:val="65DEFF6F"/>
+    <w:rsid w:val="6AC70CEC"/>
     <w:rsid w:val="6B2FF90F"/>
     <w:rsid w:val="6BD90D06"/>
     <w:rsid w:val="6C3EC2C6"/>
     <w:rsid w:val="6FFBC35F"/>
     <w:rsid w:val="72BD2262"/>
     <w:rsid w:val="769A3236"/>
     <w:rsid w:val="780D2B6B"/>
     <w:rsid w:val="7D8AD26C"/>
     <w:rsid w:val="7F63396C"/>
     <w:rsid w:val="7FEAE44A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
@@ -2832,51 +2893,51 @@
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00243572"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.tiff"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -3159,52 +3220,52 @@
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="24a0b61c-8bb9-4ddb-895f-8ae4b9b57d3a" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="4756fd3e-dd99-415a-b891-ef4bd07a14ee">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010038ACA06316211D429346DED720CF0482" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="79ccad5d220e8002da44010defdf266e">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4756fd3e-dd99-415a-b891-ef4bd07a14ee" xmlns:ns3="24a0b61c-8bb9-4ddb-895f-8ae4b9b57d3a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c335732272bf801049be8cfaa0a4f4e6" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010038ACA06316211D429346DED720CF0482" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9b8c20c2d48a8953c9ff877e3990f601">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4756fd3e-dd99-415a-b891-ef4bd07a14ee" xmlns:ns3="24a0b61c-8bb9-4ddb-895f-8ae4b9b57d3a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="87787c929cd0238236b972501f5bd913" ns2:_="" ns3:_="">
     <xsd:import namespace="4756fd3e-dd99-415a-b891-ef4bd07a14ee"/>
     <xsd:import namespace="24a0b61c-8bb9-4ddb-895f-8ae4b9b57d3a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -3409,81 +3470,66 @@
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C448B468-CA13-48A7-A451-542E6E7DB4BA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C9C61B5-31FE-4273-B72C-DCF385BA112B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="24a0b61c-8bb9-4ddb-895f-8ae4b9b57d3a"/>
     <ds:schemaRef ds:uri="4756fd3e-dd99-415a-b891-ef4bd07a14ee"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08E303F9-8642-4967-AE0D-B5807F793D0E}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9D09F30-A423-49A2-A960-88D8E5C24A18}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal.dotm</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Heal Physiotherapy 1</dc:creator>
   <keywords/>
   <dc:description/>
-  <lastModifiedBy>Avril MacKenzie</lastModifiedBy>
-  <revision>3</revision>
+  <lastModifiedBy>Lynne Falconer</lastModifiedBy>
+  <revision>5</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010038ACA06316211D429346DED720CF0482</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>